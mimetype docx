--- v0 (2026-03-10)
+++ v1 (2026-05-08)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R72059d6c0fbf45a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5dbd70f6165e4d70" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ravi_test3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">شسيشسيشسيسشي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Date: 2026-03-09 19:33 UTC</w:t>